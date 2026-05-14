--- v0 (2026-02-05)
+++ v1 (2026-05-14)
@@ -10,692 +10,704 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="413" uniqueCount="215">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="421" uniqueCount="219">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Aender Anastácio de Moraes</t>
   </si>
   <si>
-    <t>https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/79/pl_01_2025.pdf</t>
+    <t>http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/79/pl_01_2025.pdf</t>
   </si>
   <si>
     <t>Estabelece remuneração do cargo de Vice-Diretor Escolar no Município de Cana Verde (MG), e dá outras providências.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/80/pl_02_2025.pdf</t>
+    <t>http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/80/pl_02_2025.pdf</t>
   </si>
   <si>
     <t>Cria o cargo de Professor — 8 horas diárias/40h semanais na estrutura da Administração Municipal de Cana Verde (MG) e dá outras providências.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/81/pl_03_2025.pdf</t>
+    <t>http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/81/pl_03_2025.pdf</t>
   </si>
   <si>
     <t>Estabelece remuneração dos Conselheiros Tutelares do Município de Cana Verde(MG), e dá outras providências.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Carlos da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/83/pl_04_2025.pdf</t>
+    <t>http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/83/pl_04_2025.pdf</t>
   </si>
   <si>
     <t>Torna obrigatória a presença de, no mínimo, uma ambulância, em eventos públicos realizados no Município de Cana Verde/MG.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/84/pl_05_2025.pdf</t>
+    <t>http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/84/pl_05_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Sistema Único de Assistência Social (SUAS) do Município de Cana Verde e dá outras providências.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/85/pl_06_2025.pdf</t>
+    <t>http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/85/pl_06_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Conselho Municipal de Turismo COMTUR e sobre Fundo Municipal de Turismo - FUTUR, e dá outras providências.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/86/pl_07_2025.pdf</t>
+    <t>http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/86/pl_07_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para elaboração e execução da Lei Orçamentária de 2026, e dá outras providências.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/87/pl_08_2025.pdf</t>
+    <t>http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/87/pl_08_2025.pdf</t>
   </si>
   <si>
     <t>Cria e inclui na estrutura administrativa da Câmara Municipal de Cana Verde a função gratificada de agente de comunicação e dá outras providências.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Túlio do Tinho</t>
   </si>
   <si>
-    <t>https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/88/pl_09_2025.pdf</t>
+    <t>http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/88/pl_09_2025.pdf</t>
   </si>
   <si>
     <t>Regulamenta o serviço de táxi no Município de Cana Verde e dá outras providências.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/91/pl_10_2025.pdf</t>
+    <t>http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/91/pl_10_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização de permuta e desafetação de imóveis de propriedade do município de cana verde e imóveis que foram doados aos cidadãos Sebastião batista filho e Greicielle Ester de Souza, em decorrência da constatação de nascente de água nos lotes doados.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Som do Morembá</t>
   </si>
   <si>
-    <t>https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/92/pl_11-2025.pdf</t>
+    <t>http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/92/pl_11-2025.pdf</t>
   </si>
   <si>
     <t>Institui o "Dia do Evangélico" no calendário oficial do Município de Cana Verde/MG e dá outras providências</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/93/pl_12-2025.pdf</t>
+    <t>http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/93/pl_12-2025.pdf</t>
   </si>
   <si>
     <t>Cria a Ouvidoria Geral do Município de Cana Verde (MG) e dá outras providências.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/95/pl_13-2025.pdf</t>
+    <t>http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/95/pl_13-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRORROGAÇÃO, ATÉ 31 DE DEZEMBRO DE 2025, A VIGÊNCIA DO PLANO MUNICIPAL DE EDUCAÇÃO, APROVADO POR MEIO DA LEI MUNICIPAL Nº 908/2015 (LEI QUE CRIOU O PLANO MUNICIPAL DE EDUCAÇÃO NO MUNICÍPIO).</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/97/pl_14-2025.pdf</t>
+    <t>http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/97/pl_14-2025.pdf</t>
   </si>
   <si>
     <t>"RATIFICA O PROTOCOLO DE INTENÇÕES E AUTORIZA O INGRESSO DO MUNICÍPIO DE CANA VERDE/MG NO CONSÓRCIO INTERMUNICIPAL DE DESENVOLVIMENTO RURAL SUSTENTÁVEL - CIDRUS."</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/96/pl_15-2025.pdf</t>
+    <t>http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/96/pl_15-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PARCELAMENTO ESPECIAL E REMISSÃO DE CRÉDITOS TRIBUTÁRIOS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/101/pl_16-2025.pdf</t>
+    <t>http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/101/pl_16-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de "Vale Livro Literário" a ser utilizado durante o Encontro Literário do Cerrado e dá outras providências.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/102/pl_17-2025.pdf</t>
+    <t>http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/102/pl_17-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REESTRUTURAÇÃO DA POLÍTICA MUNICIPAL DE TURISMО, ESTABELECE AÇÕES PARA О PLANEJAMENTO, DESENVOLVIMENTО Е GESTÃO DO TURISMO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/104/pl_18-2025.pdf</t>
+    <t>http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/104/pl_18-2025.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO ORÇAMENTO FISCAL DO MUNICÍPIO DE CANA VERDE PARA O EXERCÍCIO FINANCEIRO DE 2026.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/105/pl_19-2025.pdf</t>
+    <t>http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/105/pl_19-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual para o quadriênio 2026 a 2029</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/103/pl_20-2025.pdf</t>
+    <t>http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/103/pl_20-2025.pdf</t>
   </si>
   <si>
     <t>Acrescenta "Anexo de Metas e Prioridades" na Lei nº 1.118, de 02 de julho de 2025, que trata das diretrizes orçamentárias para o exercício de 2026.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/106/pl_21-2025.pdf</t>
+    <t>http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/106/pl_21-2025.pdf</t>
   </si>
   <si>
     <t>ALTERA ANEXO I DA LEI COMPLEMENTAR N° 901 DE 1° DE JANEIRO DE 2014, QUE ESTABELECE A PLANTA DE VALORES PARA A APURAÇÃO E CÁLCULO DO IMPOSTO SOBRE TRANSMISSÃO DE BENS IMÓVEIS – ITBI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/107/pl_22-2025.pdf</t>
+    <t>http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/107/pl_22-2025.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 974/2018, QUE DEU NOME AО BAIRRO JOSÉ ALVIM ANASTÁCIO BARBOSA, PARA DISPOR SOBRE O LOTEAMENTO JOSÉ ALVIM ANASTÁCIO BARBOSA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Lefinho</t>
   </si>
   <si>
-    <t>https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/108/pl_23-2025.pdf</t>
+    <t>http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/108/pl_23-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a execução do Hino Nacional Brasileiro e do Hino Municipal nas escolas da Rede Pública Municipal de Ensino de Cana Verde e dá outras providências.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/112/pl_24-2025.pdf</t>
+    <t>http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/112/pl_24-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão da Bíblia Sagrada como material de apoio paradidático nas instituições de ensino da rede pública municipal de Cana Verde/MG e dá outras providências</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/115/pl_25-2025.pdf</t>
+    <t>http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/115/pl_25-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE FOLGA AOS SERVIDORES PÚBLICOS MUNICIPAIS NOMEADOS PARA ATUAR COMO JURADOS PERANTE O TRIBUNAL DO JÚRI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/126/pl_26-2025.pdf</t>
+    <t>http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/126/pl_26-2025.pdf</t>
   </si>
   <si>
     <t>Altera o art. 6º da Lei 1.110, de 17 de dezembro de 2024 (LOA/2025), e dá outras providências.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/128/pl_27_2025.pdf</t>
+    <t>http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/128/pl_27_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a possibilidade de divisão do gozo de férias regulamentares dos servidores públicos da administração pública municipal de Cana Verde e dá outras providências.</t>
   </si>
   <si>
+    <t>137</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/137/pl_28_2025.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CEDER, EM COMODATO, À ASSOCIAÇÃO COMUNITÁRIA “O SENHOR É MEU PASTOR”, ÁREA DE PROPRIEDADE DO MUNICÍPIO DE CANA VERDE, LOCALIZADA NA ZONA RURAL DA COMUNIDADE DA LAJE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>75</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/75/projeto_de_resolucao_01-2025_revisao_geral_anual.pdf</t>
+    <t>http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/75/projeto_de_resolucao_01-2025_revisao_geral_anual.pdf</t>
   </si>
   <si>
     <t>Promove a revisão geral anual da remuneração dos servidores da Câmara Municipal de Cana Verde, nos termos do artigo 37, inciso X, da Constituição Federal e da outras providências</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>Carlos da Saúde, Lefinho, Som do Morembá</t>
   </si>
   <si>
-    <t>https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/78/pr_02-2025.pdf</t>
+    <t>http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/78/pr_02-2025.pdf</t>
   </si>
   <si>
     <t>Promove a revisão no valor da remuneração dos estagiários da Câmara Municipal de Cana Verde e das outras providências.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/89/pr_03_2025.pdf</t>
+    <t>http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/89/pr_03_2025.pdf</t>
   </si>
   <si>
     <t>Revisa os valores do Quadro de Diárias dos Vereadores e Servidores da Câmara Municipal de Cana Verde, conforme INPC dos últimos 12 meses.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>Câmara Legislativa Municipal de Cana Verde - CMCV</t>
   </si>
   <si>
-    <t>https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/100/pl_04-2025.pdf</t>
+    <t>http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/100/pl_04-2025.pdf</t>
   </si>
   <si>
     <t>"Altera o Regimento Interno da Câmara Municipal de Cana Verde para autorizar a utilização de meio eletrônico nos processos de votação."</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>PS</t>
   </si>
   <si>
     <t>Projeto Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/82/pl_s_01-2025.pdf</t>
+    <t>http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/82/pl_s_01-2025.pdf</t>
   </si>
   <si>
     <t>Cria mais 01 cargo de Vice-Diretor Escolar no Município de Cana Verde(MG), estabelece a remuneração do mesmo e dá outras providências.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/111/pl_s_22a-2025.pdf</t>
+    <t>http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/111/pl_s_22a-2025.pdf</t>
   </si>
   <si>
     <t>Denomina "Loteamento José Alvim Anastácio Barbosa", loteamento público, localizado no município de Cana Verde/MG e dá outras providências.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTO</t>
   </si>
   <si>
-    <t>https://sapl.canaverde.mg.leg.br/media/</t>
+    <t>http://sapl.canaverde.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Suprime o §1º e o §2º do art. 6º e o parágrafo único do art. 7º do Projeto de Lei Orçamentária Anual para o exercício de 2026.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/117/emd_02.pdf</t>
+    <t>http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/117/emd_02.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva do Vereador Alef de Souza Dias ao Projeto de Lei n.º 18/2025, estima a receita e fixa a despesa do orçamento fiscal do município de cana verde para o exercício financeiro de 2026.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>André do Taíde</t>
   </si>
   <si>
-    <t>https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/118/emd_03.pdf</t>
+    <t>http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/118/emd_03.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva do Vereador Andre Rogana de Morais ao Projeto de Lei n.º 18/2025, estima a receita e fixa a despesa do orçamento fiscal do município de cana verde para o exercício financeiro de 2026.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/119/emd_04.pdf</t>
+    <t>http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/119/emd_04.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva do Vereador Carlos Magno Isidoro ao Projeto de Lei n.º 18/2025, estima a receita e fixa a despesa do orçamento fiscal do município de cana verde para o exercício financeiro de 2026.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>Elielson da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/120/emd_05.pdf</t>
+    <t>http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/120/emd_05.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva do Vereador Elielson Pereira Lino ao Projeto de Lei n.º 18/2025, estima a receita e fixa a despesa do orçamento fiscal do município de cana verde para o exercício financeiro de 2026.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>Chiquinho</t>
   </si>
   <si>
-    <t>https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/121/emd_06.pdf</t>
+    <t>http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/121/emd_06.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva do Vereador Francisco Luciano de Pádua Junior ao Projeto de Lei n.º 18/2025, estima a receita e fixa a despesa do orçamento fiscal do município de cana verde para o exercício financeiro de 2026.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>Gleuton</t>
   </si>
   <si>
-    <t>https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/122/emd_07.pdf</t>
+    <t>http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/122/emd_07.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva do Vereador Gleuton Sebastião de Carvalho ao Projeto de Lei n.º 18/2025, estima a receita e fixa a despesa do orçamento fiscal do município de cana verde para o exercício financeiro de 2026.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>Roginho</t>
   </si>
   <si>
-    <t>https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/123/emd_08.pdf</t>
+    <t>http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/123/emd_08.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva do Vereador Rogerson Daunt de Carvalho ao Projeto de Lei n.º 18/2025, estima a receita e fixa a despesa do orçamento fiscal do município de cana verde para o exercício financeiro de 2026.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/124/emd_09.pdf</t>
+    <t>http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/124/emd_09.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva do Vereador Túlio Henrique Freire Correa ao Projeto de Lei n.º 18/2025, estima a receita e fixa a despesa do orçamento fiscal do município de cana verde para o exercício financeiro de 2026.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/125/emd_10.pdf</t>
+    <t>http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/125/emd_10.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva do Vereador Weberson Fabiano Silva Cardoso ao Projeto de Lei n.º 18/2025, estima a receita e fixa a despesa do orçamento fiscal do município de cana verde para o exercício financeiro de 2026.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/76/indicacao_01-2025.pdf</t>
+    <t>http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/76/indicacao_01-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que faça a correção das tabelas de vencimento dos servidores do grupo operacional de nível elementar (faxineiras, garis, serventes entre outros)</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que faça a correção das tabelas de vencimento dos servidores do grupo operacional de nível elementar (faxineiras, garis, serventes entre outros).</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/94/pi_05-2025.pdf</t>
+    <t>http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/94/pi_05-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal proposta o plano, metas e orçamento da Câmara Municipal de Cana Verde.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>RQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/114/requerimento_no_01-2025_elielson.pdf</t>
+    <t>http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/114/requerimento_no_01-2025_elielson.pdf</t>
   </si>
   <si>
     <t>Requer informações referentes à Secretaria Municipal de Transportes e Serviços Urbanos</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>PD</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/109/pd-01-2025.pdf</t>
+    <t>http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/109/pd-01-2025.pdf</t>
   </si>
   <si>
     <t>Aprova as contas do Chefe do Poder Executivo Municipal correspondentes ao exercício financeiro de 2021</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/110/pd-02-2025.pdf</t>
+    <t>http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/110/pd-02-2025.pdf</t>
   </si>
   <si>
     <t>Aprova as contas do Chefe do Poder Executivo Municipal correspondentes ao exercício financeiro de 2022</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>Aprova as contas do Chefe do Poder Executivo Municipal correspondentes ao exercício financeiro de 2024</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>MÇ</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/99/mocao.pdf</t>
+    <t>http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/99/mocao.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação pelo Ordenação Presbiteral do senhor Álberte Silveira Batista</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1002,68 +1014,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/79/pl_01_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/80/pl_02_2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/81/pl_03_2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/83/pl_04_2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/84/pl_05_2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/85/pl_06_2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/86/pl_07_2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/87/pl_08_2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/88/pl_09_2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/91/pl_10_2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/92/pl_11-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/93/pl_12-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/95/pl_13-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/97/pl_14-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/96/pl_15-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/101/pl_16-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/102/pl_17-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/104/pl_18-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/105/pl_19-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/103/pl_20-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/106/pl_21-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/107/pl_22-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/108/pl_23-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/112/pl_24-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/115/pl_25-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/126/pl_26-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/128/pl_27_2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/75/projeto_de_resolucao_01-2025_revisao_geral_anual.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/78/pr_02-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/89/pr_03_2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/100/pl_04-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/82/pl_s_01-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/111/pl_s_22a-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/117/emd_02.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/118/emd_03.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/119/emd_04.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/120/emd_05.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/121/emd_06.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/122/emd_07.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/123/emd_08.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/124/emd_09.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/125/emd_10.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/76/indicacao_01-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/94/pi_05-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/114/requerimento_no_01-2025_elielson.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/109/pd-01-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/110/pd-02-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/99/mocao.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/79/pl_01_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/80/pl_02_2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/81/pl_03_2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/83/pl_04_2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/84/pl_05_2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/85/pl_06_2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/86/pl_07_2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/87/pl_08_2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/88/pl_09_2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/91/pl_10_2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/92/pl_11-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/93/pl_12-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/95/pl_13-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/97/pl_14-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/96/pl_15-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/101/pl_16-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/102/pl_17-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/104/pl_18-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/105/pl_19-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/103/pl_20-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/106/pl_21-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/107/pl_22-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/108/pl_23-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/112/pl_24-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/115/pl_25-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/126/pl_26-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/128/pl_27_2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/137/pl_28_2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/75/projeto_de_resolucao_01-2025_revisao_geral_anual.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/78/pr_02-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/89/pr_03_2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/100/pl_04-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/82/pl_s_01-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/111/pl_s_22a-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/117/emd_02.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/118/emd_03.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/119/emd_04.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/120/emd_05.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/121/emd_06.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/122/emd_07.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/123/emd_08.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/124/emd_09.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/125/emd_10.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/76/indicacao_01-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/94/pi_05-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/114/requerimento_no_01-2025_elielson.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/109/pd-01-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/110/pd-02-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2025/99/mocao.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H52"/>
+  <dimension ref="A1:H53"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="46.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="122" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="121.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="241" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1756,658 +1768,684 @@
       </c>
       <c r="C28" t="s">
         <v>121</v>
       </c>
       <c r="D28" t="s">
         <v>11</v>
       </c>
       <c r="E28" t="s">
         <v>12</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>122</v>
       </c>
       <c r="H28" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
         <v>124</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>10</v>
+        <v>125</v>
       </c>
       <c r="D29" t="s">
-        <v>125</v>
+        <v>11</v>
       </c>
       <c r="E29" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" t="s">
+        <v>13</v>
+      </c>
+      <c r="G29" s="1" t="s">
         <v>126</v>
       </c>
-      <c r="G29" s="1" t="s">
+      <c r="H29" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
+        <v>128</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>10</v>
+      </c>
+      <c r="D30" t="s">
         <v>129</v>
       </c>
-      <c r="B30" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E30" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="F30" t="s">
         <v>130</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>131</v>
       </c>
       <c r="H30" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
         <v>133</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D31" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="E31" t="s">
-        <v>126</v>
+        <v>130</v>
+      </c>
+      <c r="F31" t="s">
+        <v>134</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="H31" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D32" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="E32" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-        <v>137</v>
+        <v>130</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>138</v>
       </c>
       <c r="H32" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
         <v>140</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="D33" t="s">
+        <v>129</v>
+      </c>
+      <c r="E33" t="s">
+        <v>130</v>
+      </c>
+      <c r="F33" t="s">
         <v>141</v>
       </c>
-      <c r="E33" t="s">
+      <c r="G33" s="1" t="s">
         <v>142</v>
       </c>
-      <c r="F33" t="s">
-[...2 lines deleted...]
-      <c r="G33" s="1" t="s">
+      <c r="H33" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
+        <v>144</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>10</v>
+      </c>
+      <c r="D34" t="s">
         <v>145</v>
       </c>
-      <c r="B34" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E34" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="F34" t="s">
         <v>13</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="H34" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="D35" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="E35" t="s">
+        <v>146</v>
+      </c>
+      <c r="F35" t="s">
+        <v>13</v>
+      </c>
+      <c r="G35" s="1" t="s">
         <v>150</v>
       </c>
-      <c r="F35" t="s">
+      <c r="H35" t="s">
         <v>151</v>
-      </c>
-[...4 lines deleted...]
-        <v>153</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
+        <v>152</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>10</v>
+      </c>
+      <c r="D36" t="s">
+        <v>153</v>
+      </c>
+      <c r="E36" t="s">
         <v>154</v>
       </c>
-      <c r="B36" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F36" t="s">
-        <v>105</v>
+        <v>155</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="H36" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D37" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="E37" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="F37" t="s">
-        <v>158</v>
+        <v>105</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>159</v>
       </c>
       <c r="H37" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
         <v>161</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D38" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="E38" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="F38" t="s">
-        <v>26</v>
+        <v>162</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="H38" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D39" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="E39" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="F39" t="s">
-        <v>165</v>
+        <v>26</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>166</v>
       </c>
       <c r="H39" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
         <v>168</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="D40" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="E40" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="F40" t="s">
         <v>169</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>170</v>
       </c>
       <c r="H40" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
         <v>172</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D41" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="E41" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="F41" t="s">
         <v>173</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>174</v>
       </c>
       <c r="H41" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
         <v>176</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="D42" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="E42" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="F42" t="s">
         <v>177</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>178</v>
       </c>
       <c r="H42" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
         <v>180</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="D43" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="E43" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="F43" t="s">
-        <v>47</v>
+        <v>181</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="H43" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="D44" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="E44" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="F44" t="s">
-        <v>56</v>
+        <v>47</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="H44" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>10</v>
+        <v>51</v>
       </c>
       <c r="D45" t="s">
-        <v>0</v>
+        <v>153</v>
       </c>
       <c r="E45" t="s">
-        <v>187</v>
+        <v>154</v>
       </c>
       <c r="F45" t="s">
-        <v>165</v>
+        <v>56</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>188</v>
       </c>
       <c r="H45" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
         <v>190</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D46" t="s">
         <v>0</v>
       </c>
       <c r="E46" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="F46" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>152</v>
+        <v>192</v>
       </c>
       <c r="H46" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="D47" t="s">
         <v>0</v>
       </c>
       <c r="E47" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="F47" t="s">
-        <v>137</v>
+        <v>169</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>193</v>
+        <v>156</v>
       </c>
       <c r="H47" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D48" t="s">
-        <v>196</v>
+        <v>0</v>
       </c>
       <c r="E48" t="s">
+        <v>191</v>
+      </c>
+      <c r="F48" t="s">
+        <v>141</v>
+      </c>
+      <c r="G48" s="1" t="s">
         <v>197</v>
       </c>
-      <c r="F48" t="s">
-[...2 lines deleted...]
-      <c r="G48" s="1" t="s">
+      <c r="H48" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
         <v>10</v>
       </c>
       <c r="D49" t="s">
+        <v>200</v>
+      </c>
+      <c r="E49" t="s">
         <v>201</v>
       </c>
-      <c r="E49" t="s">
+      <c r="F49" t="s">
+        <v>169</v>
+      </c>
+      <c r="G49" s="1" t="s">
         <v>202</v>
       </c>
-      <c r="F49" t="s">
-[...2 lines deleted...]
-      <c r="G49" s="1" t="s">
+      <c r="H49" t="s">
         <v>203</v>
-      </c>
-[...1 lines deleted...]
-        <v>204</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
+        <v>204</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>10</v>
+      </c>
+      <c r="D50" t="s">
         <v>205</v>
       </c>
-      <c r="B50" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E50" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="F50" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="H50" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D51" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="E51" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="F51" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>152</v>
+        <v>210</v>
       </c>
       <c r="H51" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
+        <v>21</v>
+      </c>
+      <c r="D52" t="s">
+        <v>205</v>
+      </c>
+      <c r="E52" t="s">
+        <v>206</v>
+      </c>
+      <c r="F52" t="s">
+        <v>155</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="H52" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>214</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
         <v>10</v>
       </c>
-      <c r="D52" t="s">
-[...5 lines deleted...]
-      <c r="F52" t="s">
+      <c r="D53" t="s">
+        <v>215</v>
+      </c>
+      <c r="E53" t="s">
+        <v>216</v>
+      </c>
+      <c r="F53" t="s">
         <v>26</v>
       </c>
-      <c r="G52" s="1" t="s">
-[...3 lines deleted...]
-        <v>214</v>
+      <c r="G53" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="H53" t="s">
+        <v>218</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -2419,50 +2457,51 @@
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
     <hyperlink ref="G41" r:id="rId40"/>
     <hyperlink ref="G42" r:id="rId41"/>
     <hyperlink ref="G43" r:id="rId42"/>
     <hyperlink ref="G44" r:id="rId43"/>
     <hyperlink ref="G45" r:id="rId44"/>
     <hyperlink ref="G46" r:id="rId45"/>
     <hyperlink ref="G47" r:id="rId46"/>
     <hyperlink ref="G48" r:id="rId47"/>
     <hyperlink ref="G49" r:id="rId48"/>
     <hyperlink ref="G50" r:id="rId49"/>
     <hyperlink ref="G51" r:id="rId50"/>
     <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>