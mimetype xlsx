--- v0 (2026-02-05)
+++ v1 (2026-05-14)
@@ -51,447 +51,447 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Aender Anastácio de Moraes</t>
   </si>
   <si>
-    <t>https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/4/pl__04-2022.pdf</t>
+    <t>http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/4/pl__04-2022.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 4° §2° da Lei Municipal 996/2019 do Benefício Eventual – Bolsa Aluguel Social - e dá outras providências.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/8/redacao_final_pl_05-2022.pdf</t>
+    <t>http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/8/redacao_final_pl_05-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Cana Verde/MG a firmar parceria com Agência Regional de Proteção Ambiental da Bacia Rio Grande para consecução do “Projeto de auxílio à 6ª Companhia de Polícia Militar do Meio Ambiente de Minas Gerais” bem como a abrir Crédito Especial no orçamento vigente e dá outras providências</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/3/projeto_de_lei_06.pdf</t>
+    <t>http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/3/projeto_de_lei_06.pdf</t>
   </si>
   <si>
     <t>Altera o anexo único da Lei Municipal nº 816/2011 de 27 de junho de 2011</t>
   </si>
   <si>
-    <t>https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/6/redacao_final_pl_08-2022.docx</t>
+    <t>http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/6/redacao_final_pl_08-2022.docx</t>
   </si>
   <si>
     <t>Concede reajuste ao Magistério de acordo com a PORTARIA Nº 67, DE 4 DE FEVEREIRO DE 2022 DO GOVERNO FEDERAL.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/5/redacao_final_pl_09-2022_cria_mais_05_cargos_de_monitor.docx</t>
+    <t>http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/5/redacao_final_pl_09-2022_cria_mais_05_cargos_de_monitor.docx</t>
   </si>
   <si>
     <t>Cria os cargos na estrutura administrativa da educação da rede municipal de ensino, criados nos termos da Lei Municipal Complementar n. 1.044/2022 e dá outras providências</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/22/projeto_de_lei_11-2022_pldo.pdf</t>
+    <t>http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/22/projeto_de_lei_11-2022_pldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para elaboração e execução da Lei Orçamentária de 2023, e da outras providências.</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/7/redacao_final_pl_12-2022_prorrogacao_prazo_sao_francisco.doc</t>
+    <t>http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/7/redacao_final_pl_12-2022_prorrogacao_prazo_sao_francisco.doc</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO A CONCEDER PRORROGAÇÃO DE PRAZO PARA REGISTRO DOS IMÓVEIS DO LOTEAMENTO SÃO FRANCISCO. "</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/43/0_-_ploa_2023.pdf</t>
+    <t>http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/43/0_-_ploa_2023.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO ORÇAMENTO FISCAL DO MUNICÍPIO DE CANA VERDE PARA O EXERCÍCIO FINANCEIRO DE 2023</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/45/pl_no_26_institui_plano_de_carreira_dos_servidores.pdf</t>
+    <t>http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/45/pl_no_26_institui_plano_de_carreira_dos_servidores.pdf</t>
   </si>
   <si>
     <t>INSTITUI PLANO DE CARGOS, CARREIRAS E VENCIMENTOS PARA OS SERVIDORES PÚBLICOS DO MUNICÍPIO DE CANA VERDE  E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/62/projeto_pl_27-2022.pdf</t>
+    <t>http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/62/projeto_pl_27-2022.pdf</t>
   </si>
   <si>
     <t>Cria o programa Cana Verde em busca de sustentabilidade.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>DL</t>
   </si>
   <si>
     <t>Decreto Legislativo</t>
   </si>
   <si>
     <t>Gleuton</t>
   </si>
   <si>
-    <t>https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/10/decreto_legislativo_2.docx</t>
+    <t>http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/10/decreto_legislativo_2.docx</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>Carlos da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/11/redacao_final_decreto_legislativo_03-2022.docx</t>
-[...2 lines deleted...]
-    <t>https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/12/redacao_final_decreto_legislativo_04-2022_petrina_marques_freire_da_silva.doc</t>
+    <t>http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/11/redacao_final_decreto_legislativo_03-2022.docx</t>
+  </si>
+  <si>
+    <t>http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/12/redacao_final_decreto_legislativo_04-2022_petrina_marques_freire_da_silva.doc</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Roginho</t>
   </si>
   <si>
-    <t>https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/13/redacao_final_decreto_legislativo_05-2022_jose_joaquim_de_morais.doc</t>
+    <t>http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/13/redacao_final_decreto_legislativo_05-2022_jose_joaquim_de_morais.doc</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>CLJR - COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL</t>
   </si>
   <si>
-    <t>https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/44/projeto_de_decreto_legislativo_19-2022.pdf</t>
+    <t>http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/44/projeto_de_decreto_legislativo_19-2022.pdf</t>
   </si>
   <si>
     <t>MANTEM O VETO TOTAL AO PROJETO DE LEI 20/2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/2/projeto_de_resolucao_01-2022.pdf</t>
+    <t>http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/2/projeto_de_resolucao_01-2022.pdf</t>
   </si>
   <si>
     <t>Promove a revisão geral anual da remuneração e subsídios pagos pela câmara municipal de Cana Verde/MG, nos termos do artigo 37, inciso x, da constituição federal e da outras providências</t>
   </si>
   <si>
-    <t>https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/19/projeto_de_resolucao_no_02-2022_criacao_do_cac.pdf</t>
+    <t>http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/19/projeto_de_resolucao_no_02-2022_criacao_do_cac.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CENTRO DE ATENDIMENTO AO CIDADÃO – CAC E A ESCOLA DO LEGISLATIVO DA CÂMARA MUNICIPAL DE CANA VERDE, ESTADO DE MINAS GERAIS – E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Carlos da Saúde, Gleuton, Som do Morembá</t>
   </si>
   <si>
-    <t>https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/47/pr_no_03-2022_institui_brasao_da_camara.pdf</t>
+    <t>http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/47/pr_no_03-2022_institui_brasao_da_camara.pdf</t>
   </si>
   <si>
     <t>INSTITUI O BRASÃO DA CÂMARA MUNICIPAL DE CANA VERDE E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/58/projeto_de_resolucao_no_04_altera_regimento_interno.pdf</t>
+    <t>http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/58/projeto_de_resolucao_no_04_altera_regimento_interno.pdf</t>
   </si>
   <si>
     <t>Institui e altera regras para renovação da Mesa Diretora e Da outras providências.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTO, CLJR - COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL</t>
   </si>
   <si>
-    <t>https://sapl.canaverde.mg.leg.br/media/</t>
+    <t>http://sapl.canaverde.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei n.º 21/2022, que estima a receita e fixa a despesa para o exercício financeiro de 2023.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Lefinho</t>
   </si>
   <si>
-    <t>https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/48/emenda_no_02_ao_projeto_de_lei_no_21-2022.pdf</t>
+    <t>http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/48/emenda_no_02_ao_projeto_de_lei_no_21-2022.pdf</t>
   </si>
   <si>
     <t>Emenda Individual ao Projeto de Lei n.º 21/2022, que estima a receita e fixa a despesa para o exercício financeiro de 2023.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/49/emenda_no_03_ao_projeto_de_lei_no_21-2022.pdf</t>
+    <t>http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/49/emenda_no_03_ao_projeto_de_lei_no_21-2022.pdf</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Som do Morembá</t>
   </si>
   <si>
-    <t>https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/51/emenda_no_04_ao_projeto_de_lei_no_21-2022.pdf</t>
+    <t>http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/51/emenda_no_04_ao_projeto_de_lei_no_21-2022.pdf</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/52/emenda_no_05_ao_projeto_de_lei_no_21-2022.pdf</t>
+    <t>http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/52/emenda_no_05_ao_projeto_de_lei_no_21-2022.pdf</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>Antônio Lourindo</t>
   </si>
   <si>
-    <t>https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/54/emenda_no_07_ao_projeto_de_lei_no_21-2022.pdf</t>
+    <t>http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/54/emenda_no_07_ao_projeto_de_lei_no_21-2022.pdf</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Túlio do Tinho</t>
   </si>
   <si>
-    <t>https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/55/emenda_no_08_ao_projeto_de_lei_no_21-2022.pdf</t>
+    <t>http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/55/emenda_no_08_ao_projeto_de_lei_no_21-2022.pdf</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Cleitinho</t>
   </si>
   <si>
-    <t>https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/56/emenda_no_09_ao_projeto_de_lei_no_21-2022.pdf</t>
+    <t>http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/56/emenda_no_09_ao_projeto_de_lei_no_21-2022.pdf</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/57/emenda_no_10_ao_projeto_de_lei_no_21-2022.pdf</t>
+    <t>http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/57/emenda_no_10_ao_projeto_de_lei_no_21-2022.pdf</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/26/proposicao_de_indicacao_-_01-2022_-_roginho_-_canal_de_comunicacao_especifico_para_lampada_queimada.pdf</t>
+    <t>http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/26/proposicao_de_indicacao_-_01-2022_-_roginho_-_canal_de_comunicacao_especifico_para_lampada_queimada.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a disponibilização de um canal de comunicação específico para solicitação de troca de lâmpadas.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/24/proposicao_de_indicacao_-_02-2022_-_roginho_-_banheiro.pdf</t>
+    <t>http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/24/proposicao_de_indicacao_-_02-2022_-_roginho_-_banheiro.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a construção de um banheiro público municipal na praça Magalhães Pinto.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Lefinho, Carlos da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/23/proposicao_de_indicacao_-_01-2022_-_lefinho_e_carlos.pdf</t>
+    <t>http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/23/proposicao_de_indicacao_-_01-2022_-_lefinho_e_carlos.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a disponibilização de profissional Psicólogo/Psicopedagogo, Fonoaudiólogo, Assistente Social e Terapeuta Ocupacional para a Rede Pública Municipal de Ensino.</t>
   </si>
   <si>
-    <t>https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/27/indicacao_04-2022_roginho.pdf</t>
+    <t>http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/27/indicacao_04-2022_roginho.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo colocar rua de lazer todo 1º domingo do mês na praça Magalhães Pinto.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Carlos da Saúde, Roginho</t>
   </si>
   <si>
-    <t>https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/28/indicacao_05-2022.pdf</t>
+    <t>http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/28/indicacao_05-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo promover uma seresta toda 1º sexta feira do mês na praça Magalhães Pinto.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/30/indicacao_06-2022_roginho_1.pdf</t>
+    <t>http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/30/indicacao_06-2022_roginho_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal para que coloque uma pessoa responsável pela higienização interna dos veículos da saúde, para que seja limpo entre uma viagem e outra.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/31/indicacao_07-2022_roginho_1.pdf</t>
+    <t>http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/31/indicacao_07-2022_roginho_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal que disponibilize aula de pilates gratuito para portadores de fibromialgia.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/32/indicacao_08-2022_roginho_1.pdf</t>
+    <t>http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/32/indicacao_08-2022_roginho_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a inserção de rampas de acesso para pessoas portadoras de deficiência ou mobilidade reduzida em locais públicos</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/33/indicacao_09_-_carlos_magno.pdf</t>
+    <t>http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/33/indicacao_09_-_carlos_magno.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal estender horário das oficinas do CRAS para atender a todos</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/34/indicacao_10-2022.pdf</t>
+    <t>http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/34/indicacao_10-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal o retorno das aulas de zumba nas quadras municipais.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>RQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/20/requerimento_01-2022_vereador_roginho.pdf</t>
+    <t>http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/20/requerimento_01-2022_vereador_roginho.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre entidades que recebem e valores pagos a título de subvenção no município</t>
   </si>
   <si>
-    <t>https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/21/requerimento_02-2022_alef_de_souza_dias_e_carlos_magno_isidoro.pdf</t>
+    <t>http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/21/requerimento_02-2022_alef_de_souza_dias_e_carlos_magno_isidoro.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a viabilidade de contratação de uma "NUTRICIONISTA e FONOAUDIÓLOGO", para a população do Município de Cana Verde/MG.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Chapa 01 - Institui a Mesa Diretora para o Biênio 2023/2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
@@ -804,68 +804,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/4/pl__04-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/8/redacao_final_pl_05-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/3/projeto_de_lei_06.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/6/redacao_final_pl_08-2022.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/5/redacao_final_pl_09-2022_cria_mais_05_cargos_de_monitor.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/22/projeto_de_lei_11-2022_pldo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/7/redacao_final_pl_12-2022_prorrogacao_prazo_sao_francisco.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/43/0_-_ploa_2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/45/pl_no_26_institui_plano_de_carreira_dos_servidores.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/62/projeto_pl_27-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/10/decreto_legislativo_2.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/11/redacao_final_decreto_legislativo_03-2022.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/12/redacao_final_decreto_legislativo_04-2022_petrina_marques_freire_da_silva.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/13/redacao_final_decreto_legislativo_05-2022_jose_joaquim_de_morais.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/44/projeto_de_decreto_legislativo_19-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/2/projeto_de_resolucao_01-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/19/projeto_de_resolucao_no_02-2022_criacao_do_cac.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/47/pr_no_03-2022_institui_brasao_da_camara.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/58/projeto_de_resolucao_no_04_altera_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/48/emenda_no_02_ao_projeto_de_lei_no_21-2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/49/emenda_no_03_ao_projeto_de_lei_no_21-2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/51/emenda_no_04_ao_projeto_de_lei_no_21-2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/52/emenda_no_05_ao_projeto_de_lei_no_21-2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/54/emenda_no_07_ao_projeto_de_lei_no_21-2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/55/emenda_no_08_ao_projeto_de_lei_no_21-2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/56/emenda_no_09_ao_projeto_de_lei_no_21-2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/57/emenda_no_10_ao_projeto_de_lei_no_21-2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/26/proposicao_de_indicacao_-_01-2022_-_roginho_-_canal_de_comunicacao_especifico_para_lampada_queimada.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/24/proposicao_de_indicacao_-_02-2022_-_roginho_-_banheiro.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/23/proposicao_de_indicacao_-_01-2022_-_lefinho_e_carlos.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/27/indicacao_04-2022_roginho.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/28/indicacao_05-2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/30/indicacao_06-2022_roginho_1.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/31/indicacao_07-2022_roginho_1.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/32/indicacao_08-2022_roginho_1.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/33/indicacao_09_-_carlos_magno.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/34/indicacao_10-2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/20/requerimento_01-2022_vereador_roginho.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/21/requerimento_02-2022_alef_de_souza_dias_e_carlos_magno_isidoro.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaverde.mg.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/4/pl__04-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/8/redacao_final_pl_05-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/3/projeto_de_lei_06.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/6/redacao_final_pl_08-2022.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/5/redacao_final_pl_09-2022_cria_mais_05_cargos_de_monitor.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/22/projeto_de_lei_11-2022_pldo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/7/redacao_final_pl_12-2022_prorrogacao_prazo_sao_francisco.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/43/0_-_ploa_2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/45/pl_no_26_institui_plano_de_carreira_dos_servidores.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/62/projeto_pl_27-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/10/decreto_legislativo_2.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/11/redacao_final_decreto_legislativo_03-2022.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/12/redacao_final_decreto_legislativo_04-2022_petrina_marques_freire_da_silva.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/13/redacao_final_decreto_legislativo_05-2022_jose_joaquim_de_morais.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/44/projeto_de_decreto_legislativo_19-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/2/projeto_de_resolucao_01-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/19/projeto_de_resolucao_no_02-2022_criacao_do_cac.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/47/pr_no_03-2022_institui_brasao_da_camara.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/58/projeto_de_resolucao_no_04_altera_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/48/emenda_no_02_ao_projeto_de_lei_no_21-2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/49/emenda_no_03_ao_projeto_de_lei_no_21-2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/51/emenda_no_04_ao_projeto_de_lei_no_21-2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/52/emenda_no_05_ao_projeto_de_lei_no_21-2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/54/emenda_no_07_ao_projeto_de_lei_no_21-2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/55/emenda_no_08_ao_projeto_de_lei_no_21-2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/56/emenda_no_09_ao_projeto_de_lei_no_21-2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/57/emenda_no_10_ao_projeto_de_lei_no_21-2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/26/proposicao_de_indicacao_-_01-2022_-_roginho_-_canal_de_comunicacao_especifico_para_lampada_queimada.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/24/proposicao_de_indicacao_-_02-2022_-_roginho_-_banheiro.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/23/proposicao_de_indicacao_-_01-2022_-_lefinho_e_carlos.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/27/indicacao_04-2022_roginho.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/28/indicacao_05-2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/30/indicacao_06-2022_roginho_1.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/31/indicacao_07-2022_roginho_1.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/32/indicacao_08-2022_roginho_1.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/33/indicacao_09_-_carlos_magno.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/34/indicacao_10-2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/20/requerimento_01-2022_vereador_roginho.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/21/requerimento_02-2022_alef_de_souza_dias_e_carlos_magno_isidoro.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaverde.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="94.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="173.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="172.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>